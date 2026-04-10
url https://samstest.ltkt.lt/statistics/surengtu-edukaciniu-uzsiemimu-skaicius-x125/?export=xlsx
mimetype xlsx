--- v0 (2026-02-14)
+++ v1 (2026-04-10)
@@ -138,78 +138,106 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Valstybiniai muziejai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Lietuvos jūrų muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Valstybiniai muziejai</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Lietuvos sporto muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -433,78 +461,50 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
-    </r>
-[...26 lines deleted...]
-      <t xml:space="preserve">Lietuvos jūrų muziejus</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1009,1245 +1009,1245 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
+            <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>40.0</v>
+        <v>569.0</v>
       </c>
       <c r="D10" s="6">
-        <v>40.0</v>
+        <v>569.0</v>
       </c>
       <c r="E10" s="6">
-        <v>34.0</v>
+        <v>414.0</v>
       </c>
       <c r="F10" s="6">
-        <v>17.0</v>
+        <v>270.0</v>
       </c>
       <c r="G10" s="6">
-        <v>45.0</v>
+        <v>222.0</v>
       </c>
       <c r="H10" s="6">
-        <v>86.0</v>
+        <v>290.0</v>
       </c>
       <c r="I10" s="6">
-        <v>153.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos sporto muziejus</t>
+            <t xml:space="preserve">Lietuvos jūrų muziejus</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>723.0</v>
+        <v>412.0</v>
       </c>
       <c r="D11" s="6">
-        <v>723.0</v>
+        <v>412.0</v>
       </c>
       <c r="E11" s="6">
-        <v>3330.0</v>
+        <v>350.0</v>
       </c>
       <c r="F11" s="6">
-        <v>2831.0</v>
+        <v>17.0</v>
       </c>
       <c r="G11" s="6">
-        <v>1898.0</v>
+        <v>295.0</v>
       </c>
       <c r="H11" s="6">
-        <v>3660.0</v>
+        <v>616.0</v>
       </c>
       <c r="I11" s="6">
-        <v>3307.0</v>
+        <v>733.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
+            <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>120.0</v>
+        <v>40.0</v>
       </c>
       <c r="D12" s="6">
-        <v>120.0</v>
+        <v>40.0</v>
       </c>
       <c r="E12" s="6">
-        <v>130.0</v>
+        <v>34.0</v>
       </c>
       <c r="F12" s="6">
-        <v>105.0</v>
+        <v>17.0</v>
       </c>
       <c r="G12" s="6">
-        <v>52.0</v>
+        <v>45.0</v>
       </c>
       <c r="H12" s="6">
-        <v>112.0</v>
+        <v>86.0</v>
       </c>
       <c r="I12" s="6">
-        <v>164.0</v>
+        <v>153.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jono Basanavičiaus sodyba-muziejus*</t>
+            <t xml:space="preserve">Lietuvos sporto muziejus</t>
           </r>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>207.0</v>
+        <v>723.0</v>
       </c>
       <c r="D13" s="6">
-        <v>207.0</v>
+        <v>723.0</v>
       </c>
       <c r="E13" s="6">
-        <v>332.0</v>
+        <v>3330.0</v>
       </c>
       <c r="F13" s="6">
-        <v>92.0</v>
+        <v>2831.0</v>
       </c>
       <c r="G13" s="6">
-        <v>227.0</v>
+        <v>1898.0</v>
       </c>
       <c r="H13" s="6">
-        <v>393.0</v>
+        <v>3660.0</v>
       </c>
       <c r="I13" s="6">
-        <v>298.0</v>
+        <v>3307.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
+            <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>7562.0</v>
+        <v>120.0</v>
       </c>
       <c r="D14" s="6">
-        <v>7562.0</v>
+        <v>120.0</v>
       </c>
       <c r="E14" s="6">
-        <v>9991.0</v>
+        <v>130.0</v>
       </c>
       <c r="F14" s="6">
-        <v>5177.0</v>
+        <v>105.0</v>
       </c>
       <c r="G14" s="6">
-        <v>5349.0</v>
+        <v>52.0</v>
       </c>
       <c r="H14" s="6">
-        <v>9782.0</v>
+        <v>112.0</v>
       </c>
       <c r="I14" s="6">
-        <v>10420.0</v>
+        <v>164.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
+            <t xml:space="preserve">Jono Basanavičiaus sodyba-muziejus*</t>
           </r>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
-        <v>2766.0</v>
+        <v>207.0</v>
       </c>
       <c r="D15" s="6">
-        <v>2766.0</v>
+        <v>207.0</v>
       </c>
       <c r="E15" s="6">
-        <v>2578.0</v>
+        <v>332.0</v>
       </c>
       <c r="F15" s="6">
-        <v>981.0</v>
+        <v>92.0</v>
       </c>
       <c r="G15" s="6">
-        <v>1199.0</v>
+        <v>227.0</v>
       </c>
       <c r="H15" s="6">
-        <v>3354.0</v>
+        <v>393.0</v>
       </c>
       <c r="I15" s="6">
-        <v>2621.0</v>
+        <v>298.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
+            <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>1165.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D16" s="6">
-        <v>1165.0</v>
+        <v>7562.0</v>
       </c>
       <c r="E16" s="6">
-        <v>1504.0</v>
+        <v>9991.0</v>
       </c>
       <c r="F16" s="6">
-        <v>744.0</v>
+        <v>5177.0</v>
       </c>
       <c r="G16" s="6">
-        <v>898.0</v>
+        <v>5349.0</v>
       </c>
       <c r="H16" s="6">
-        <v>1663.0</v>
+        <v>9782.0</v>
       </c>
       <c r="I16" s="6">
-        <v>1888.0</v>
+        <v>10420.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
+            <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>726.0</v>
+        <v>2766.0</v>
       </c>
       <c r="D17" s="6">
-        <v>726.0</v>
+        <v>2766.0</v>
       </c>
       <c r="E17" s="6">
-        <v>956.0</v>
+        <v>2578.0</v>
       </c>
       <c r="F17" s="6">
-        <v>576.0</v>
+        <v>981.0</v>
       </c>
       <c r="G17" s="6">
-        <v>448.0</v>
+        <v>1199.0</v>
       </c>
       <c r="H17" s="6">
-        <v>1293.0</v>
+        <v>3354.0</v>
       </c>
       <c r="I17" s="6">
-        <v>1471.0</v>
+        <v>2621.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos švietimo muziejus</t>
+            <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
-        <v>1351.0</v>
+        <v>1165.0</v>
       </c>
       <c r="D18" s="6">
-        <v>1351.0</v>
+        <v>1165.0</v>
       </c>
       <c r="E18" s="6">
-        <v>1303.0</v>
+        <v>1504.0</v>
       </c>
       <c r="F18" s="6">
-        <v>651.0</v>
+        <v>744.0</v>
       </c>
       <c r="G18" s="6">
-        <v>749.0</v>
+        <v>898.0</v>
       </c>
       <c r="H18" s="6">
-        <v>1080.0</v>
+        <v>1663.0</v>
       </c>
       <c r="I18" s="6">
-        <v>1221.0</v>
+        <v>1888.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
+            <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C19" s="6">
-        <v>6008.0</v>
+        <v>726.0</v>
       </c>
       <c r="D19" s="6">
-        <v>6008.0</v>
+        <v>726.0</v>
       </c>
       <c r="E19" s="6">
-        <v>6341.0</v>
+        <v>956.0</v>
       </c>
       <c r="F19" s="6">
-        <v>2952.0</v>
+        <v>576.0</v>
       </c>
       <c r="G19" s="6">
-        <v>3294.0</v>
+        <v>448.0</v>
       </c>
       <c r="H19" s="6">
-        <v>7390.0</v>
+        <v>1293.0</v>
       </c>
       <c r="I19" s="6">
-        <v>7201.0</v>
+        <v>1471.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
+            <t xml:space="preserve">Lietuvos švietimo muziejus</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6">
-        <v>339.0</v>
+        <v>1351.0</v>
       </c>
       <c r="D20" s="6">
-        <v>339.0</v>
+        <v>1351.0</v>
       </c>
       <c r="E20" s="6">
-        <v>482.0</v>
+        <v>1303.0</v>
       </c>
       <c r="F20" s="6">
-        <v>137.0</v>
+        <v>651.0</v>
       </c>
       <c r="G20" s="6">
-        <v>155.0</v>
+        <v>749.0</v>
       </c>
       <c r="H20" s="6">
-        <v>232.0</v>
+        <v>1080.0</v>
       </c>
       <c r="I20" s="6">
-        <v>398.0</v>
+        <v>1221.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kauno IX forto muziejus</t>
+            <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6">
-        <v>140.0</v>
+        <v>6008.0</v>
       </c>
       <c r="D21" s="6">
-        <v>140.0</v>
+        <v>6008.0</v>
       </c>
       <c r="E21" s="6">
-        <v>143.0</v>
+        <v>6341.0</v>
       </c>
       <c r="F21" s="6">
-        <v>93.0</v>
+        <v>2952.0</v>
       </c>
       <c r="G21" s="6">
-        <v>67.0</v>
+        <v>3294.0</v>
       </c>
       <c r="H21" s="6">
-        <v>100.0</v>
+        <v>7390.0</v>
       </c>
       <c r="I21" s="6">
-        <v>121.0</v>
+        <v>7201.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
+            <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>364.0</v>
+        <v>339.0</v>
       </c>
       <c r="D22" s="6">
-        <v>364.0</v>
+        <v>339.0</v>
       </c>
       <c r="E22" s="6">
-        <v>691.0</v>
+        <v>482.0</v>
       </c>
       <c r="F22" s="6">
-        <v>296.0</v>
+        <v>137.0</v>
       </c>
       <c r="G22" s="6">
-        <v>295.0</v>
+        <v>155.0</v>
       </c>
       <c r="H22" s="6">
-        <v>606.0</v>
+        <v>232.0</v>
       </c>
       <c r="I22" s="6">
-        <v>761.0</v>
+        <v>398.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
+            <t xml:space="preserve">Kauno IX forto muziejus</t>
           </r>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6">
-        <v>456.0</v>
+        <v>140.0</v>
       </c>
       <c r="D23" s="6">
-        <v>456.0</v>
+        <v>140.0</v>
       </c>
       <c r="E23" s="6">
-        <v>451.0</v>
+        <v>143.0</v>
       </c>
       <c r="F23" s="6">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="G23" s="6">
-        <v>217.0</v>
+        <v>67.0</v>
       </c>
       <c r="H23" s="6">
-        <v>338.0</v>
+        <v>100.0</v>
       </c>
       <c r="I23" s="6">
-        <v>379.0</v>
+        <v>121.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
+            <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C24" s="6">
-        <v>628.0</v>
+        <v>364.0</v>
       </c>
       <c r="D24" s="6">
-        <v>628.0</v>
+        <v>364.0</v>
       </c>
       <c r="E24" s="6">
-        <v>660.0</v>
+        <v>691.0</v>
       </c>
       <c r="F24" s="6">
-        <v>237.0</v>
+        <v>296.0</v>
       </c>
       <c r="G24" s="6">
-        <v>288.0</v>
+        <v>295.0</v>
       </c>
       <c r="H24" s="6">
-        <v>637.0</v>
+        <v>606.0</v>
       </c>
       <c r="I24" s="6">
-        <v>636.0</v>
+        <v>761.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
+            <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C25" s="6">
-        <v>344.0</v>
+        <v>456.0</v>
       </c>
       <c r="D25" s="6">
-        <v>344.0</v>
+        <v>456.0</v>
       </c>
       <c r="E25" s="6">
-        <v>364.0</v>
+        <v>451.0</v>
       </c>
       <c r="F25" s="6">
-        <v>73.0</v>
+        <v>123.0</v>
       </c>
       <c r="G25" s="6">
-        <v>37.0</v>
+        <v>217.0</v>
       </c>
       <c r="H25" s="6">
-        <v>129.0</v>
+        <v>338.0</v>
       </c>
       <c r="I25" s="6">
-        <v>208.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Trakų istorijos muziejus</t>
+            <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C26" s="6">
-        <v>973.0</v>
+        <v>628.0</v>
       </c>
       <c r="D26" s="6">
-        <v>973.0</v>
+        <v>628.0</v>
       </c>
       <c r="E26" s="6">
-        <v>577.0</v>
+        <v>660.0</v>
       </c>
       <c r="F26" s="6">
-        <v>203.0</v>
+        <v>237.0</v>
       </c>
       <c r="G26" s="6">
-        <v>359.0</v>
+        <v>288.0</v>
       </c>
       <c r="H26" s="6">
-        <v>535.0</v>
+        <v>637.0</v>
       </c>
       <c r="I26" s="6">
-        <v>758.0</v>
+        <v>636.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
+            <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
           </r>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C27" s="6">
-        <v>1404.0</v>
+        <v>344.0</v>
       </c>
       <c r="D27" s="6">
-        <v>1404.0</v>
+        <v>344.0</v>
       </c>
       <c r="E27" s="6">
-        <v>1127.0</v>
+        <v>364.0</v>
       </c>
       <c r="F27" s="6">
-        <v>268.0</v>
+        <v>73.0</v>
       </c>
       <c r="G27" s="6">
-        <v>571.0</v>
+        <v>37.0</v>
       </c>
       <c r="H27" s="6">
-        <v>835.0</v>
+        <v>129.0</v>
       </c>
       <c r="I27" s="6">
-        <v>914.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
+            <t xml:space="preserve">Trakų istorijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C28" s="6">
-        <v>463.0</v>
+        <v>973.0</v>
       </c>
       <c r="D28" s="6">
-        <v>463.0</v>
+        <v>973.0</v>
       </c>
       <c r="E28" s="6">
-        <v>546.0</v>
+        <v>577.0</v>
       </c>
       <c r="F28" s="6">
-        <v>249.0</v>
+        <v>203.0</v>
       </c>
       <c r="G28" s="6">
-        <v>529.0</v>
+        <v>359.0</v>
       </c>
       <c r="H28" s="6">
-        <v>589.0</v>
+        <v>535.0</v>
       </c>
       <c r="I28" s="6">
-        <v>598.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
+            <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
           </r>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C29" s="6">
-        <v>380.0</v>
+        <v>1404.0</v>
       </c>
       <c r="D29" s="6">
-        <v>380.0</v>
+        <v>1404.0</v>
       </c>
       <c r="E29" s="6">
-        <v>360.0</v>
+        <v>1127.0</v>
       </c>
       <c r="F29" s="6">
-        <v>166.0</v>
+        <v>268.0</v>
       </c>
       <c r="G29" s="6">
-        <v>92.0</v>
+        <v>571.0</v>
       </c>
       <c r="H29" s="6">
-        <v>624.0</v>
+        <v>835.0</v>
       </c>
       <c r="I29" s="6">
-        <v>557.0</v>
+        <v>914.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
+            <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C30" s="6">
-        <v>569.0</v>
+        <v>463.0</v>
       </c>
       <c r="D30" s="6">
-        <v>569.0</v>
+        <v>463.0</v>
       </c>
       <c r="E30" s="6">
-        <v>414.0</v>
+        <v>546.0</v>
       </c>
       <c r="F30" s="6">
-        <v>270.0</v>
+        <v>249.0</v>
       </c>
       <c r="G30" s="6">
-        <v>222.0</v>
+        <v>529.0</v>
       </c>
       <c r="H30" s="6">
-        <v>290.0</v>
+        <v>589.0</v>
       </c>
       <c r="I30" s="6">
-        <v>435.0</v>
+        <v>598.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos jūrų muziejus</t>
+            <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C31" s="6">
-        <v>412.0</v>
+        <v>380.0</v>
       </c>
       <c r="D31" s="6">
-        <v>412.0</v>
+        <v>380.0</v>
       </c>
       <c r="E31" s="6">
-        <v>350.0</v>
+        <v>360.0</v>
       </c>
       <c r="F31" s="6">
-        <v>17.0</v>
+        <v>166.0</v>
       </c>
       <c r="G31" s="6">
-        <v>295.0</v>
+        <v>92.0</v>
       </c>
       <c r="H31" s="6">
-        <v>616.0</v>
+        <v>624.0</v>
       </c>
       <c r="I31" s="6">
-        <v>733.0</v>
+        <v>557.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B7:I7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">