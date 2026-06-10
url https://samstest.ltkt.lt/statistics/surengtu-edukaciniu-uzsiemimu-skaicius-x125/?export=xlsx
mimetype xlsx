--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -138,78 +138,190 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Valstybiniai muziejai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Trakų istorijos muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Valstybiniai muziejai</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Lietuvos jūrų muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -349,162 +461,50 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kauno IX forto muziejus</t>
-    </r>
-[...110 lines deleted...]
-      <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1009,1245 +1009,1245 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
+            <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>569.0</v>
+        <v>364.0</v>
       </c>
       <c r="D10" s="6">
-        <v>569.0</v>
+        <v>364.0</v>
       </c>
       <c r="E10" s="6">
-        <v>414.0</v>
+        <v>691.0</v>
       </c>
       <c r="F10" s="6">
-        <v>270.0</v>
+        <v>296.0</v>
       </c>
       <c r="G10" s="6">
-        <v>222.0</v>
+        <v>295.0</v>
       </c>
       <c r="H10" s="6">
-        <v>290.0</v>
+        <v>606.0</v>
       </c>
       <c r="I10" s="6">
-        <v>435.0</v>
+        <v>761.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos jūrų muziejus</t>
+            <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>412.0</v>
+        <v>456.0</v>
       </c>
       <c r="D11" s="6">
-        <v>412.0</v>
+        <v>456.0</v>
       </c>
       <c r="E11" s="6">
-        <v>350.0</v>
+        <v>451.0</v>
       </c>
       <c r="F11" s="6">
-        <v>17.0</v>
+        <v>123.0</v>
       </c>
       <c r="G11" s="6">
-        <v>295.0</v>
+        <v>217.0</v>
       </c>
       <c r="H11" s="6">
-        <v>616.0</v>
+        <v>338.0</v>
       </c>
       <c r="I11" s="6">
-        <v>733.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
+            <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>40.0</v>
+        <v>628.0</v>
       </c>
       <c r="D12" s="6">
-        <v>40.0</v>
+        <v>628.0</v>
       </c>
       <c r="E12" s="6">
-        <v>34.0</v>
+        <v>660.0</v>
       </c>
       <c r="F12" s="6">
-        <v>17.0</v>
+        <v>237.0</v>
       </c>
       <c r="G12" s="6">
-        <v>45.0</v>
+        <v>288.0</v>
       </c>
       <c r="H12" s="6">
-        <v>86.0</v>
+        <v>637.0</v>
       </c>
       <c r="I12" s="6">
-        <v>153.0</v>
+        <v>636.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos sporto muziejus</t>
+            <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
           </r>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>723.0</v>
+        <v>344.0</v>
       </c>
       <c r="D13" s="6">
-        <v>723.0</v>
+        <v>344.0</v>
       </c>
       <c r="E13" s="6">
-        <v>3330.0</v>
+        <v>364.0</v>
       </c>
       <c r="F13" s="6">
-        <v>2831.0</v>
+        <v>73.0</v>
       </c>
       <c r="G13" s="6">
-        <v>1898.0</v>
+        <v>37.0</v>
       </c>
       <c r="H13" s="6">
-        <v>3660.0</v>
+        <v>129.0</v>
       </c>
       <c r="I13" s="6">
-        <v>3307.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
+            <t xml:space="preserve">Trakų istorijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>120.0</v>
+        <v>973.0</v>
       </c>
       <c r="D14" s="6">
-        <v>120.0</v>
+        <v>973.0</v>
       </c>
       <c r="E14" s="6">
-        <v>130.0</v>
+        <v>577.0</v>
       </c>
       <c r="F14" s="6">
-        <v>105.0</v>
+        <v>203.0</v>
       </c>
       <c r="G14" s="6">
-        <v>52.0</v>
+        <v>359.0</v>
       </c>
       <c r="H14" s="6">
-        <v>112.0</v>
+        <v>535.0</v>
       </c>
       <c r="I14" s="6">
-        <v>164.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jono Basanavičiaus sodyba-muziejus*</t>
+            <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
           </r>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
-        <v>207.0</v>
+        <v>1404.0</v>
       </c>
       <c r="D15" s="6">
-        <v>207.0</v>
+        <v>1404.0</v>
       </c>
       <c r="E15" s="6">
-        <v>332.0</v>
+        <v>1127.0</v>
       </c>
       <c r="F15" s="6">
-        <v>92.0</v>
+        <v>268.0</v>
       </c>
       <c r="G15" s="6">
-        <v>227.0</v>
+        <v>571.0</v>
       </c>
       <c r="H15" s="6">
-        <v>393.0</v>
+        <v>835.0</v>
       </c>
       <c r="I15" s="6">
-        <v>298.0</v>
+        <v>914.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
+            <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>7562.0</v>
+        <v>463.0</v>
       </c>
       <c r="D16" s="6">
-        <v>7562.0</v>
+        <v>463.0</v>
       </c>
       <c r="E16" s="6">
-        <v>9991.0</v>
+        <v>546.0</v>
       </c>
       <c r="F16" s="6">
-        <v>5177.0</v>
+        <v>249.0</v>
       </c>
       <c r="G16" s="6">
-        <v>5349.0</v>
+        <v>529.0</v>
       </c>
       <c r="H16" s="6">
-        <v>9782.0</v>
+        <v>589.0</v>
       </c>
       <c r="I16" s="6">
-        <v>10420.0</v>
+        <v>598.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
+            <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>2766.0</v>
+        <v>380.0</v>
       </c>
       <c r="D17" s="6">
-        <v>2766.0</v>
+        <v>380.0</v>
       </c>
       <c r="E17" s="6">
-        <v>2578.0</v>
+        <v>360.0</v>
       </c>
       <c r="F17" s="6">
-        <v>981.0</v>
+        <v>166.0</v>
       </c>
       <c r="G17" s="6">
-        <v>1199.0</v>
+        <v>92.0</v>
       </c>
       <c r="H17" s="6">
-        <v>3354.0</v>
+        <v>624.0</v>
       </c>
       <c r="I17" s="6">
-        <v>2621.0</v>
+        <v>557.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
+            <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
-        <v>1165.0</v>
+        <v>569.0</v>
       </c>
       <c r="D18" s="6">
-        <v>1165.0</v>
+        <v>569.0</v>
       </c>
       <c r="E18" s="6">
-        <v>1504.0</v>
+        <v>414.0</v>
       </c>
       <c r="F18" s="6">
-        <v>744.0</v>
+        <v>270.0</v>
       </c>
       <c r="G18" s="6">
-        <v>898.0</v>
+        <v>222.0</v>
       </c>
       <c r="H18" s="6">
-        <v>1663.0</v>
+        <v>290.0</v>
       </c>
       <c r="I18" s="6">
-        <v>1888.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
+            <t xml:space="preserve">Lietuvos jūrų muziejus</t>
           </r>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C19" s="6">
-        <v>726.0</v>
+        <v>412.0</v>
       </c>
       <c r="D19" s="6">
-        <v>726.0</v>
+        <v>412.0</v>
       </c>
       <c r="E19" s="6">
-        <v>956.0</v>
+        <v>350.0</v>
       </c>
       <c r="F19" s="6">
-        <v>576.0</v>
+        <v>17.0</v>
       </c>
       <c r="G19" s="6">
-        <v>448.0</v>
+        <v>295.0</v>
       </c>
       <c r="H19" s="6">
-        <v>1293.0</v>
+        <v>616.0</v>
       </c>
       <c r="I19" s="6">
-        <v>1471.0</v>
+        <v>733.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos švietimo muziejus</t>
+            <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6">
-        <v>1351.0</v>
+        <v>40.0</v>
       </c>
       <c r="D20" s="6">
-        <v>1351.0</v>
+        <v>40.0</v>
       </c>
       <c r="E20" s="6">
-        <v>1303.0</v>
+        <v>34.0</v>
       </c>
       <c r="F20" s="6">
-        <v>651.0</v>
+        <v>17.0</v>
       </c>
       <c r="G20" s="6">
-        <v>749.0</v>
+        <v>45.0</v>
       </c>
       <c r="H20" s="6">
-        <v>1080.0</v>
+        <v>86.0</v>
       </c>
       <c r="I20" s="6">
-        <v>1221.0</v>
+        <v>153.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
+            <t xml:space="preserve">Lietuvos sporto muziejus</t>
           </r>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6">
-        <v>6008.0</v>
+        <v>723.0</v>
       </c>
       <c r="D21" s="6">
-        <v>6008.0</v>
+        <v>723.0</v>
       </c>
       <c r="E21" s="6">
-        <v>6341.0</v>
+        <v>3330.0</v>
       </c>
       <c r="F21" s="6">
-        <v>2952.0</v>
+        <v>2831.0</v>
       </c>
       <c r="G21" s="6">
-        <v>3294.0</v>
+        <v>1898.0</v>
       </c>
       <c r="H21" s="6">
-        <v>7390.0</v>
+        <v>3660.0</v>
       </c>
       <c r="I21" s="6">
-        <v>7201.0</v>
+        <v>3307.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
+            <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>339.0</v>
+        <v>120.0</v>
       </c>
       <c r="D22" s="6">
-        <v>339.0</v>
+        <v>120.0</v>
       </c>
       <c r="E22" s="6">
-        <v>482.0</v>
+        <v>130.0</v>
       </c>
       <c r="F22" s="6">
-        <v>137.0</v>
+        <v>105.0</v>
       </c>
       <c r="G22" s="6">
-        <v>155.0</v>
+        <v>52.0</v>
       </c>
       <c r="H22" s="6">
-        <v>232.0</v>
+        <v>112.0</v>
       </c>
       <c r="I22" s="6">
-        <v>398.0</v>
+        <v>164.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kauno IX forto muziejus</t>
+            <t xml:space="preserve">Jono Basanavičiaus sodyba-muziejus*</t>
           </r>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6">
-        <v>140.0</v>
+        <v>207.0</v>
       </c>
       <c r="D23" s="6">
-        <v>140.0</v>
+        <v>207.0</v>
       </c>
       <c r="E23" s="6">
-        <v>143.0</v>
+        <v>332.0</v>
       </c>
       <c r="F23" s="6">
-        <v>93.0</v>
+        <v>92.0</v>
       </c>
       <c r="G23" s="6">
-        <v>67.0</v>
+        <v>227.0</v>
       </c>
       <c r="H23" s="6">
-        <v>100.0</v>
+        <v>393.0</v>
       </c>
       <c r="I23" s="6">
-        <v>121.0</v>
+        <v>298.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
+            <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C24" s="6">
-        <v>364.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D24" s="6">
-        <v>364.0</v>
+        <v>7562.0</v>
       </c>
       <c r="E24" s="6">
-        <v>691.0</v>
+        <v>9991.0</v>
       </c>
       <c r="F24" s="6">
-        <v>296.0</v>
+        <v>5177.0</v>
       </c>
       <c r="G24" s="6">
-        <v>295.0</v>
+        <v>5349.0</v>
       </c>
       <c r="H24" s="6">
-        <v>606.0</v>
+        <v>9782.0</v>
       </c>
       <c r="I24" s="6">
-        <v>761.0</v>
+        <v>10420.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
+            <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C25" s="6">
-        <v>456.0</v>
+        <v>2766.0</v>
       </c>
       <c r="D25" s="6">
-        <v>456.0</v>
+        <v>2766.0</v>
       </c>
       <c r="E25" s="6">
-        <v>451.0</v>
+        <v>2578.0</v>
       </c>
       <c r="F25" s="6">
-        <v>123.0</v>
+        <v>981.0</v>
       </c>
       <c r="G25" s="6">
-        <v>217.0</v>
+        <v>1199.0</v>
       </c>
       <c r="H25" s="6">
-        <v>338.0</v>
+        <v>3354.0</v>
       </c>
       <c r="I25" s="6">
-        <v>379.0</v>
+        <v>2621.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
+            <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C26" s="6">
-        <v>628.0</v>
+        <v>1165.0</v>
       </c>
       <c r="D26" s="6">
-        <v>628.0</v>
+        <v>1165.0</v>
       </c>
       <c r="E26" s="6">
-        <v>660.0</v>
+        <v>1504.0</v>
       </c>
       <c r="F26" s="6">
-        <v>237.0</v>
+        <v>744.0</v>
       </c>
       <c r="G26" s="6">
-        <v>288.0</v>
+        <v>898.0</v>
       </c>
       <c r="H26" s="6">
-        <v>637.0</v>
+        <v>1663.0</v>
       </c>
       <c r="I26" s="6">
-        <v>636.0</v>
+        <v>1888.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
+            <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C27" s="6">
-        <v>344.0</v>
+        <v>726.0</v>
       </c>
       <c r="D27" s="6">
-        <v>344.0</v>
+        <v>726.0</v>
       </c>
       <c r="E27" s="6">
-        <v>364.0</v>
+        <v>956.0</v>
       </c>
       <c r="F27" s="6">
-        <v>73.0</v>
+        <v>576.0</v>
       </c>
       <c r="G27" s="6">
-        <v>37.0</v>
+        <v>448.0</v>
       </c>
       <c r="H27" s="6">
-        <v>129.0</v>
+        <v>1293.0</v>
       </c>
       <c r="I27" s="6">
-        <v>208.0</v>
+        <v>1471.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Trakų istorijos muziejus</t>
+            <t xml:space="preserve">Lietuvos švietimo muziejus</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C28" s="6">
-        <v>973.0</v>
+        <v>1351.0</v>
       </c>
       <c r="D28" s="6">
-        <v>973.0</v>
+        <v>1351.0</v>
       </c>
       <c r="E28" s="6">
-        <v>577.0</v>
+        <v>1303.0</v>
       </c>
       <c r="F28" s="6">
-        <v>203.0</v>
+        <v>651.0</v>
       </c>
       <c r="G28" s="6">
-        <v>359.0</v>
+        <v>749.0</v>
       </c>
       <c r="H28" s="6">
-        <v>535.0</v>
+        <v>1080.0</v>
       </c>
       <c r="I28" s="6">
-        <v>758.0</v>
+        <v>1221.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
+            <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C29" s="6">
-        <v>1404.0</v>
+        <v>6008.0</v>
       </c>
       <c r="D29" s="6">
-        <v>1404.0</v>
+        <v>6008.0</v>
       </c>
       <c r="E29" s="6">
-        <v>1127.0</v>
+        <v>6341.0</v>
       </c>
       <c r="F29" s="6">
-        <v>268.0</v>
+        <v>2952.0</v>
       </c>
       <c r="G29" s="6">
-        <v>571.0</v>
+        <v>3294.0</v>
       </c>
       <c r="H29" s="6">
-        <v>835.0</v>
+        <v>7390.0</v>
       </c>
       <c r="I29" s="6">
-        <v>914.0</v>
+        <v>7201.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
+            <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C30" s="6">
-        <v>463.0</v>
+        <v>339.0</v>
       </c>
       <c r="D30" s="6">
-        <v>463.0</v>
+        <v>339.0</v>
       </c>
       <c r="E30" s="6">
-        <v>546.0</v>
+        <v>482.0</v>
       </c>
       <c r="F30" s="6">
-        <v>249.0</v>
+        <v>137.0</v>
       </c>
       <c r="G30" s="6">
-        <v>529.0</v>
+        <v>155.0</v>
       </c>
       <c r="H30" s="6">
-        <v>589.0</v>
+        <v>232.0</v>
       </c>
       <c r="I30" s="6">
-        <v>598.0</v>
+        <v>398.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
+            <t xml:space="preserve">Kauno IX forto muziejus</t>
           </r>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C31" s="6">
-        <v>380.0</v>
+        <v>140.0</v>
       </c>
       <c r="D31" s="6">
-        <v>380.0</v>
+        <v>140.0</v>
       </c>
       <c r="E31" s="6">
-        <v>360.0</v>
+        <v>143.0</v>
       </c>
       <c r="F31" s="6">
-        <v>166.0</v>
+        <v>93.0</v>
       </c>
       <c r="G31" s="6">
-        <v>92.0</v>
+        <v>67.0</v>
       </c>
       <c r="H31" s="6">
-        <v>624.0</v>
+        <v>100.0</v>
       </c>
       <c r="I31" s="6">
-        <v>557.0</v>
+        <v>121.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B7:I7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">