--- v2 (2026-06-10)
+++ v3 (2026-08-08)
@@ -138,78 +138,176 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Nacionaliniai muziejai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Lietuvos švietimo muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Valstybiniai muziejai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kauno IX forto muziejus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Valstybiniai muziejai</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -363,148 +461,50 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
-    </r>
-[...96 lines deleted...]
-      <t xml:space="preserve">Kauno IX forto muziejus</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1009,1245 +1009,1245 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
+            <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>364.0</v>
+        <v>1165.0</v>
       </c>
       <c r="D10" s="6">
-        <v>364.0</v>
+        <v>1165.0</v>
       </c>
       <c r="E10" s="6">
-        <v>691.0</v>
+        <v>1504.0</v>
       </c>
       <c r="F10" s="6">
-        <v>296.0</v>
+        <v>744.0</v>
       </c>
       <c r="G10" s="6">
-        <v>295.0</v>
+        <v>898.0</v>
       </c>
       <c r="H10" s="6">
-        <v>606.0</v>
+        <v>1663.0</v>
       </c>
       <c r="I10" s="6">
-        <v>761.0</v>
+        <v>1888.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
+            <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>456.0</v>
+        <v>726.0</v>
       </c>
       <c r="D11" s="6">
-        <v>456.0</v>
+        <v>726.0</v>
       </c>
       <c r="E11" s="6">
-        <v>451.0</v>
+        <v>956.0</v>
       </c>
       <c r="F11" s="6">
-        <v>123.0</v>
+        <v>576.0</v>
       </c>
       <c r="G11" s="6">
-        <v>217.0</v>
+        <v>448.0</v>
       </c>
       <c r="H11" s="6">
-        <v>338.0</v>
+        <v>1293.0</v>
       </c>
       <c r="I11" s="6">
-        <v>379.0</v>
+        <v>1471.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
+            <t xml:space="preserve">Lietuvos švietimo muziejus</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>628.0</v>
+        <v>1351.0</v>
       </c>
       <c r="D12" s="6">
-        <v>628.0</v>
+        <v>1351.0</v>
       </c>
       <c r="E12" s="6">
-        <v>660.0</v>
+        <v>1303.0</v>
       </c>
       <c r="F12" s="6">
-        <v>237.0</v>
+        <v>651.0</v>
       </c>
       <c r="G12" s="6">
-        <v>288.0</v>
+        <v>749.0</v>
       </c>
       <c r="H12" s="6">
-        <v>637.0</v>
+        <v>1080.0</v>
       </c>
       <c r="I12" s="6">
-        <v>636.0</v>
+        <v>1221.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
+            <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>344.0</v>
+        <v>6008.0</v>
       </c>
       <c r="D13" s="6">
-        <v>344.0</v>
+        <v>6008.0</v>
       </c>
       <c r="E13" s="6">
-        <v>364.0</v>
+        <v>6341.0</v>
       </c>
       <c r="F13" s="6">
-        <v>73.0</v>
+        <v>2952.0</v>
       </c>
       <c r="G13" s="6">
-        <v>37.0</v>
+        <v>3294.0</v>
       </c>
       <c r="H13" s="6">
-        <v>129.0</v>
+        <v>7390.0</v>
       </c>
       <c r="I13" s="6">
-        <v>208.0</v>
+        <v>7201.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Trakų istorijos muziejus</t>
+            <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>973.0</v>
+        <v>339.0</v>
       </c>
       <c r="D14" s="6">
-        <v>973.0</v>
+        <v>339.0</v>
       </c>
       <c r="E14" s="6">
-        <v>577.0</v>
+        <v>482.0</v>
       </c>
       <c r="F14" s="6">
-        <v>203.0</v>
+        <v>137.0</v>
       </c>
       <c r="G14" s="6">
-        <v>359.0</v>
+        <v>155.0</v>
       </c>
       <c r="H14" s="6">
-        <v>535.0</v>
+        <v>232.0</v>
       </c>
       <c r="I14" s="6">
-        <v>758.0</v>
+        <v>398.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
+            <t xml:space="preserve">Kauno IX forto muziejus</t>
           </r>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
-        <v>1404.0</v>
+        <v>140.0</v>
       </c>
       <c r="D15" s="6">
-        <v>1404.0</v>
+        <v>140.0</v>
       </c>
       <c r="E15" s="6">
-        <v>1127.0</v>
+        <v>143.0</v>
       </c>
       <c r="F15" s="6">
-        <v>268.0</v>
+        <v>93.0</v>
       </c>
       <c r="G15" s="6">
-        <v>571.0</v>
+        <v>67.0</v>
       </c>
       <c r="H15" s="6">
-        <v>835.0</v>
+        <v>100.0</v>
       </c>
       <c r="I15" s="6">
-        <v>914.0</v>
+        <v>121.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
+            <t xml:space="preserve">Maironio lietuvių literatūros muziejus</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>463.0</v>
+        <v>364.0</v>
       </c>
       <c r="D16" s="6">
-        <v>463.0</v>
+        <v>364.0</v>
       </c>
       <c r="E16" s="6">
-        <v>546.0</v>
+        <v>691.0</v>
       </c>
       <c r="F16" s="6">
-        <v>249.0</v>
+        <v>296.0</v>
       </c>
       <c r="G16" s="6">
-        <v>529.0</v>
+        <v>295.0</v>
       </c>
       <c r="H16" s="6">
-        <v>589.0</v>
+        <v>606.0</v>
       </c>
       <c r="I16" s="6">
-        <v>598.0</v>
+        <v>761.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
+            <t xml:space="preserve">Lietuvos aviacijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>380.0</v>
+        <v>456.0</v>
       </c>
       <c r="D17" s="6">
-        <v>380.0</v>
+        <v>456.0</v>
       </c>
       <c r="E17" s="6">
-        <v>360.0</v>
+        <v>451.0</v>
       </c>
       <c r="F17" s="6">
-        <v>166.0</v>
+        <v>123.0</v>
       </c>
       <c r="G17" s="6">
-        <v>92.0</v>
+        <v>217.0</v>
       </c>
       <c r="H17" s="6">
-        <v>624.0</v>
+        <v>338.0</v>
       </c>
       <c r="I17" s="6">
-        <v>557.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
+            <t xml:space="preserve">Lietuvos etnografijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
-        <v>569.0</v>
+        <v>628.0</v>
       </c>
       <c r="D18" s="6">
-        <v>569.0</v>
+        <v>628.0</v>
       </c>
       <c r="E18" s="6">
-        <v>414.0</v>
+        <v>660.0</v>
       </c>
       <c r="F18" s="6">
-        <v>270.0</v>
+        <v>237.0</v>
       </c>
       <c r="G18" s="6">
-        <v>222.0</v>
+        <v>288.0</v>
       </c>
       <c r="H18" s="6">
-        <v>290.0</v>
+        <v>637.0</v>
       </c>
       <c r="I18" s="6">
-        <v>435.0</v>
+        <v>636.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos jūrų muziejus</t>
+            <t xml:space="preserve">Šiaulių „Aušros“ muziejus</t>
           </r>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C19" s="6">
-        <v>412.0</v>
+        <v>344.0</v>
       </c>
       <c r="D19" s="6">
-        <v>412.0</v>
+        <v>344.0</v>
       </c>
       <c r="E19" s="6">
-        <v>350.0</v>
+        <v>364.0</v>
       </c>
       <c r="F19" s="6">
-        <v>17.0</v>
+        <v>73.0</v>
       </c>
       <c r="G19" s="6">
-        <v>295.0</v>
+        <v>37.0</v>
       </c>
       <c r="H19" s="6">
-        <v>616.0</v>
+        <v>129.0</v>
       </c>
       <c r="I19" s="6">
-        <v>733.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
+            <t xml:space="preserve">Trakų istorijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6">
-        <v>40.0</v>
+        <v>973.0</v>
       </c>
       <c r="D20" s="6">
-        <v>40.0</v>
+        <v>973.0</v>
       </c>
       <c r="E20" s="6">
-        <v>34.0</v>
+        <v>577.0</v>
       </c>
       <c r="F20" s="6">
-        <v>17.0</v>
+        <v>203.0</v>
       </c>
       <c r="G20" s="6">
-        <v>45.0</v>
+        <v>359.0</v>
       </c>
       <c r="H20" s="6">
-        <v>86.0</v>
+        <v>535.0</v>
       </c>
       <c r="I20" s="6">
-        <v>153.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos sporto muziejus</t>
+            <t xml:space="preserve">Lietuvos teatro, muzikos ir kino muziejus</t>
           </r>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6">
-        <v>723.0</v>
+        <v>1404.0</v>
       </c>
       <c r="D21" s="6">
-        <v>723.0</v>
+        <v>1404.0</v>
       </c>
       <c r="E21" s="6">
-        <v>3330.0</v>
+        <v>1127.0</v>
       </c>
       <c r="F21" s="6">
-        <v>2831.0</v>
+        <v>268.0</v>
       </c>
       <c r="G21" s="6">
-        <v>1898.0</v>
+        <v>571.0</v>
       </c>
       <c r="H21" s="6">
-        <v>3660.0</v>
+        <v>835.0</v>
       </c>
       <c r="I21" s="6">
-        <v>3307.0</v>
+        <v>914.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
+            <t xml:space="preserve">Lietuvos etnokosmologijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>120.0</v>
+        <v>463.0</v>
       </c>
       <c r="D22" s="6">
-        <v>120.0</v>
+        <v>463.0</v>
       </c>
       <c r="E22" s="6">
-        <v>130.0</v>
+        <v>546.0</v>
       </c>
       <c r="F22" s="6">
-        <v>105.0</v>
+        <v>249.0</v>
       </c>
       <c r="G22" s="6">
-        <v>52.0</v>
+        <v>529.0</v>
       </c>
       <c r="H22" s="6">
-        <v>112.0</v>
+        <v>589.0</v>
       </c>
       <c r="I22" s="6">
-        <v>164.0</v>
+        <v>598.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jono Basanavičiaus sodyba-muziejus*</t>
+            <t xml:space="preserve">Kauno Tado Ivanausko zoologijos muziejus</t>
           </r>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6">
-        <v>207.0</v>
+        <v>380.0</v>
       </c>
       <c r="D23" s="6">
-        <v>207.0</v>
+        <v>380.0</v>
       </c>
       <c r="E23" s="6">
-        <v>332.0</v>
+        <v>360.0</v>
       </c>
       <c r="F23" s="6">
+        <v>166.0</v>
+      </c>
+      <c r="G23" s="6">
         <v>92.0</v>
       </c>
-      <c r="G23" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="6">
-        <v>393.0</v>
+        <v>624.0</v>
       </c>
       <c r="I23" s="6">
-        <v>298.0</v>
+        <v>557.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
+            <t xml:space="preserve">Vaclovo Into akmenų muziejus</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C24" s="6">
-        <v>7562.0</v>
+        <v>569.0</v>
       </c>
       <c r="D24" s="6">
-        <v>7562.0</v>
+        <v>569.0</v>
       </c>
       <c r="E24" s="6">
-        <v>9991.0</v>
+        <v>414.0</v>
       </c>
       <c r="F24" s="6">
-        <v>5177.0</v>
+        <v>270.0</v>
       </c>
       <c r="G24" s="6">
-        <v>5349.0</v>
+        <v>222.0</v>
       </c>
       <c r="H24" s="6">
-        <v>9782.0</v>
+        <v>290.0</v>
       </c>
       <c r="I24" s="6">
-        <v>10420.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
+            <t xml:space="preserve">Lietuvos jūrų muziejus</t>
           </r>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C25" s="6">
-        <v>2766.0</v>
+        <v>412.0</v>
       </c>
       <c r="D25" s="6">
-        <v>2766.0</v>
+        <v>412.0</v>
       </c>
       <c r="E25" s="6">
-        <v>2578.0</v>
+        <v>350.0</v>
       </c>
       <c r="F25" s="6">
-        <v>981.0</v>
+        <v>17.0</v>
       </c>
       <c r="G25" s="6">
-        <v>1199.0</v>
+        <v>295.0</v>
       </c>
       <c r="H25" s="6">
-        <v>3354.0</v>
+        <v>616.0</v>
       </c>
       <c r="I25" s="6">
-        <v>2621.0</v>
+        <v>733.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos  nacionalinis muziejus</t>
+            <t xml:space="preserve">Žemaičių vyskupystės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C26" s="6">
-        <v>1165.0</v>
+        <v>40.0</v>
       </c>
       <c r="D26" s="6">
-        <v>1165.0</v>
+        <v>40.0</v>
       </c>
       <c r="E26" s="6">
-        <v>1504.0</v>
+        <v>34.0</v>
       </c>
       <c r="F26" s="6">
-        <v>744.0</v>
+        <v>17.0</v>
       </c>
       <c r="G26" s="6">
-        <v>898.0</v>
+        <v>45.0</v>
       </c>
       <c r="H26" s="6">
-        <v>1663.0</v>
+        <v>86.0</v>
       </c>
       <c r="I26" s="6">
-        <v>1888.0</v>
+        <v>153.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionalinis M.K.Čiurlionio dailės muziejus</t>
+            <t xml:space="preserve">Lietuvos sporto muziejus</t>
           </r>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C27" s="6">
-        <v>726.0</v>
+        <v>723.0</v>
       </c>
       <c r="D27" s="6">
-        <v>726.0</v>
+        <v>723.0</v>
       </c>
       <c r="E27" s="6">
-        <v>956.0</v>
+        <v>3330.0</v>
       </c>
       <c r="F27" s="6">
-        <v>576.0</v>
+        <v>2831.0</v>
       </c>
       <c r="G27" s="6">
-        <v>448.0</v>
+        <v>1898.0</v>
       </c>
       <c r="H27" s="6">
-        <v>1293.0</v>
+        <v>3660.0</v>
       </c>
       <c r="I27" s="6">
-        <v>1471.0</v>
+        <v>3307.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Lietuvos švietimo muziejus</t>
+            <t xml:space="preserve">Lietuvos prezidento K.Griniaus memorialinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C28" s="6">
-        <v>1351.0</v>
+        <v>120.0</v>
       </c>
       <c r="D28" s="6">
-        <v>1351.0</v>
+        <v>120.0</v>
       </c>
       <c r="E28" s="6">
-        <v>1303.0</v>
+        <v>130.0</v>
       </c>
       <c r="F28" s="6">
-        <v>651.0</v>
+        <v>105.0</v>
       </c>
       <c r="G28" s="6">
-        <v>749.0</v>
+        <v>52.0</v>
       </c>
       <c r="H28" s="6">
-        <v>1080.0</v>
+        <v>112.0</v>
       </c>
       <c r="I28" s="6">
-        <v>1221.0</v>
+        <v>164.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vilniaus Gaono žydų istorijos muziejus</t>
+            <t xml:space="preserve">Jono Basanavičiaus sodyba-muziejus*</t>
           </r>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nacionaliniai muziejai</t>
+            <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C29" s="6">
-        <v>6008.0</v>
+        <v>207.0</v>
       </c>
       <c r="D29" s="6">
-        <v>6008.0</v>
+        <v>207.0</v>
       </c>
       <c r="E29" s="6">
-        <v>6341.0</v>
+        <v>332.0</v>
       </c>
       <c r="F29" s="6">
-        <v>2952.0</v>
+        <v>92.0</v>
       </c>
       <c r="G29" s="6">
-        <v>3294.0</v>
+        <v>227.0</v>
       </c>
       <c r="H29" s="6">
-        <v>7390.0</v>
+        <v>393.0</v>
       </c>
       <c r="I29" s="6">
-        <v>7201.0</v>
+        <v>298.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vytauto Didžiojo karo muziejus</t>
+            <t xml:space="preserve">A. Baranausko ir A. Vienuolio-Žukausko memorialinis muziejus</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Valstybiniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C30" s="6">
-        <v>339.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D30" s="6">
-        <v>339.0</v>
+        <v>7562.0</v>
       </c>
       <c r="E30" s="6">
-        <v>482.0</v>
+        <v>9991.0</v>
       </c>
       <c r="F30" s="6">
-        <v>137.0</v>
+        <v>5177.0</v>
       </c>
       <c r="G30" s="6">
-        <v>155.0</v>
+        <v>5349.0</v>
       </c>
       <c r="H30" s="6">
-        <v>232.0</v>
+        <v>9782.0</v>
       </c>
       <c r="I30" s="6">
-        <v>398.0</v>
+        <v>10420.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kauno IX forto muziejus</t>
+            <t xml:space="preserve">Lietuvos nacionalinis dailės muziejus</t>
           </r>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Valstybiniai muziejai</t>
+            <t xml:space="preserve">Nacionaliniai muziejai</t>
           </r>
         </is>
       </c>
       <c r="C31" s="6">
-        <v>140.0</v>
+        <v>2766.0</v>
       </c>
       <c r="D31" s="6">
-        <v>140.0</v>
+        <v>2766.0</v>
       </c>
       <c r="E31" s="6">
-        <v>143.0</v>
+        <v>2578.0</v>
       </c>
       <c r="F31" s="6">
-        <v>93.0</v>
+        <v>981.0</v>
       </c>
       <c r="G31" s="6">
-        <v>67.0</v>
+        <v>1199.0</v>
       </c>
       <c r="H31" s="6">
-        <v>100.0</v>
+        <v>3354.0</v>
       </c>
       <c r="I31" s="6">
-        <v>121.0</v>
+        <v>2621.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B7:I7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">