--- v1 (2026-02-14)
+++ v2 (2026-04-10)
@@ -12,89 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="individualiu-asmenu-gavusiu-na" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Individualių asmenų, gavusių Nacionalinę kultūros ir meno premiją, skaičius (x55)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>asmenys</t>
   </si>
   <si>
     <t>Kultūros ar kūrybos (meno) sritis</t>
   </si>
   <si>
     <t>Laureato tipas</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2022</t>
+      <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Moterys ir vyrai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
@@ -106,138 +106,166 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Vyrai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023</t>
+      <t xml:space="preserve">2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024</t>
+      <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Iš viso nuo stebėjimų pradžios</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Antropologija</t>
+      <t xml:space="preserve">Teatras</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visi</t>
     </r>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Individualus asmuo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Teologija</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Antropologija</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Architektūra</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -389,79 +417,65 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Tarpdisciplininis menas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Teatras</t>
+      <t xml:space="preserve">Visos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Teologija</t>
-[...13 lines deleted...]
-      <t xml:space="preserve">Visos</t>
+      <t xml:space="preserve">KITA</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -804,136 +818,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q43"/>
+  <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q43" sqref="Q43"/>
+      <selection activeCell="Q44" sqref="Q44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:17">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualių asmenų, gavusių Nacionalinę kultūros ir meno premiją, skaičius (x55)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="L8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso nuo stebėjimų pradžios</t>
           </r>
         </is>
       </c>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -1181,193 +1195,193 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vyrai</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Antropologija</t>
+            <t xml:space="preserve">Teatras</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
         <v>1.0</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="D10" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O10" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>28.0</v>
+      </c>
+      <c r="P10" s="6">
+        <v>7.0</v>
       </c>
       <c r="Q10" s="6">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
         <v>1.0</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="D11" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>28.0</v>
+      </c>
+      <c r="P11" s="6">
+        <v>7.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Architektūra</t>
+            <t xml:space="preserve">Teologija</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>15</v>
       </c>
@@ -1380,57 +1394,57 @@
       <c r="G12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q12" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>15</v>
       </c>
@@ -1443,215 +1457,215 @@
       <c r="G13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O13" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q13" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dailė</t>
+            <t xml:space="preserve">Antropologija</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I14" s="6">
-        <v>2.0</v>
+      <c r="I14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K14" s="6">
-        <v>2.0</v>
+      <c r="K14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O14" s="6">
-        <v>33.0</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q14" s="6">
-        <v>24.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O15" s="6">
-        <v>31.0</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q15" s="6">
-        <v>22.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Filosofija</t>
+            <t xml:space="preserve">Architektūra</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>15</v>
       </c>
@@ -1664,57 +1678,57 @@
       <c r="G16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O16" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q16" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>15</v>
       </c>
@@ -1727,215 +1741,215 @@
       <c r="G17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O17" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q17" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fotografija</t>
+            <t xml:space="preserve">Dailė</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C18" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C18" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D18" s="6">
+        <v>1.0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="6">
-        <v>1.0</v>
-[...11 lines deleted...]
-        <v>15</v>
+        <v>2.0</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="I18" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J18" s="6">
+        <v>1.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O18" s="6">
-        <v>12.0</v>
+        <v>34.0</v>
       </c>
       <c r="P18" s="6">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>11.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C19" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C19" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>1.0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F19" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O19" s="6">
-        <v>12.0</v>
+        <v>31.0</v>
       </c>
       <c r="P19" s="6">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>11.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Istorija</t>
+            <t xml:space="preserve">Filosofija</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>15</v>
       </c>
@@ -1948,57 +1962,57 @@
       <c r="G20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O20" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q20" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>15</v>
       </c>
@@ -2011,136 +2025,136 @@
       <c r="G21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O21" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q21" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kinas ir videomenas</t>
+            <t xml:space="preserve">Fotografija</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
         <v>1.0</v>
       </c>
       <c r="D22" s="6">
         <v>1.0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I22" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="I22" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O22" s="6">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
       <c r="P22" s="6">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q22" s="6">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6">
         <v>1.0</v>
       </c>
       <c r="D23" s="6">
         <v>1.0</v>
       </c>
@@ -2153,136 +2167,136 @@
       <c r="G23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="6">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="P23" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q23" s="6">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kita</t>
+            <t xml:space="preserve">Istorija</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I24" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="I24" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="6">
         <v>2.0</v>
       </c>
-      <c r="P24" s="6">
-        <v>1.0</v>
+      <c r="P24" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q24" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>15</v>
       </c>
@@ -2295,704 +2309,704 @@
       <c r="G25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O25" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q25" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Literatūra</t>
+            <t xml:space="preserve">Kinas ir videomenas</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="6">
         <v>2.0</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="6">
+      <c r="J26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="6">
         <v>2.0</v>
       </c>
-      <c r="F26" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="L26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O26" s="6">
-        <v>51.0</v>
+        <v>19.0</v>
       </c>
       <c r="P26" s="6">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>39.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="6">
+        <v>16.0</v>
+      </c>
+      <c r="P27" s="6">
         <v>2.0</v>
       </c>
-      <c r="D27" s="6" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q27" s="6">
-        <v>38.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Muzika</t>
+            <t xml:space="preserve">Kita</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="O28" s="6">
         <v>2.0</v>
       </c>
-      <c r="D28" s="6">
-[...34 lines deleted...]
-      </c>
       <c r="P28" s="6">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>40.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C29" s="6">
-[...9 lines deleted...]
-        <v>1.0</v>
+      <c r="C29" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H29" s="6">
-        <v>1.0</v>
+      <c r="H29" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O29" s="6">
-        <v>56.0</v>
-[...2 lines deleted...]
-        <v>16.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q29" s="6">
-        <v>40.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Skulptūra</t>
+            <t xml:space="preserve">Literatūra</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C30" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C30" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D30" s="6">
+        <v>1.0</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="6" t="s">
-        <v>15</v>
+      <c r="F30" s="6">
+        <v>1.0</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H30" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H30" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="I30" s="6">
+        <v>1.0</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K30" s="6" t="s">
-        <v>15</v>
+      <c r="K30" s="6">
+        <v>1.0</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O30" s="6">
-        <v>13.0</v>
+        <v>52.0</v>
       </c>
       <c r="P30" s="6">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="Q30" s="6">
-        <v>12.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C31" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C31" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D31" s="6">
+        <v>1.0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O31" s="6">
-        <v>13.0</v>
+        <v>50.0</v>
       </c>
       <c r="P31" s="6">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>12.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sociologija</t>
+            <t xml:space="preserve">Muzika</t>
           </r>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C32" s="6" t="s">
-        <v>15</v>
+      <c r="C32" s="6">
+        <v>1.0</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="6" t="s">
-        <v>15</v>
+      <c r="E32" s="6">
+        <v>1.0</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I32" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="I32" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J32" s="6">
+        <v>1.0</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O32" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>57.0</v>
+      </c>
+      <c r="P32" s="6">
+        <v>17.0</v>
       </c>
       <c r="Q32" s="6">
-        <v>1.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C33" s="6" t="s">
-        <v>15</v>
+      <c r="C33" s="6">
+        <v>1.0</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E33" s="6" t="s">
-        <v>15</v>
+      <c r="E33" s="6">
+        <v>1.0</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O33" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>56.0</v>
+      </c>
+      <c r="P33" s="6">
+        <v>16.0</v>
       </c>
       <c r="Q33" s="6">
-        <v>1.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Šokis</t>
+            <t xml:space="preserve">Skulptūra</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I34" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="I34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O34" s="6">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="P34" s="6">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1.0</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>12.0</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>15</v>
       </c>
@@ -3005,215 +3019,215 @@
       <c r="G35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O35" s="6">
-        <v>1.0</v>
+        <v>13.0</v>
       </c>
       <c r="P35" s="6">
         <v>1.0</v>
       </c>
-      <c r="Q35" s="6" t="s">
-        <v>15</v>
+      <c r="Q35" s="6">
+        <v>12.0</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Tarpdisciplininis menas</t>
+            <t xml:space="preserve">Sociologija</t>
           </r>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F36" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F36" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O36" s="6">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q36" s="6">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F37" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F37" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O37" s="6">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q37" s="6">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Teatras</t>
+            <t xml:space="preserve">Šokis</t>
           </r>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>15</v>
       </c>
@@ -3226,404 +3240,483 @@
       <c r="G38" s="6">
         <v>1.0</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O38" s="6">
-        <v>28.0</v>
+        <v>2.0</v>
       </c>
       <c r="P38" s="6">
-        <v>7.0</v>
-[...2 lines deleted...]
-        <v>21.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="Q38" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F39" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F39" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O39" s="6">
-        <v>28.0</v>
+        <v>1.0</v>
       </c>
       <c r="P39" s="6">
-        <v>7.0</v>
-[...2 lines deleted...]
-        <v>21.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="Q39" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Teologija</t>
+            <t xml:space="preserve">Tarpdisciplininis menas</t>
           </r>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C40" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C40" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D40" s="6">
+        <v>1.0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O40" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>6.0</v>
+      </c>
+      <c r="P40" s="6">
+        <v>2.0</v>
       </c>
       <c r="Q40" s="6">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C41" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C41" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D41" s="6">
+        <v>1.0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O41" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>6.0</v>
+      </c>
+      <c r="P41" s="6">
+        <v>2.0</v>
       </c>
       <c r="Q41" s="6">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visos</t>
           </r>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C42" s="6">
         <v>6.0</v>
       </c>
       <c r="D42" s="6">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E42" s="6">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="F42" s="6">
         <v>6.0</v>
       </c>
       <c r="G42" s="6">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="H42" s="6">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="I42" s="6">
         <v>6.0</v>
       </c>
       <c r="J42" s="6">
         <v>3.0</v>
       </c>
       <c r="K42" s="6">
         <v>3.0</v>
       </c>
       <c r="L42" s="6">
-        <v>232.0</v>
+        <v>238.0</v>
       </c>
       <c r="M42" s="6">
-        <v>54.0</v>
+        <v>57.0</v>
       </c>
       <c r="N42" s="6">
-        <v>178.0</v>
+        <v>181.0</v>
       </c>
       <c r="O42" s="6">
         <v>226.0</v>
       </c>
       <c r="P42" s="6">
         <v>51.0</v>
       </c>
       <c r="Q42" s="6">
         <v>175.0</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C43" s="6">
         <v>6.0</v>
       </c>
       <c r="D43" s="6">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E43" s="6">
-        <v>4.0</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="I43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O43" s="6">
         <v>226.0</v>
       </c>
       <c r="P43" s="6">
         <v>51.0</v>
       </c>
       <c r="Q43" s="6">
         <v>175.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">KITA</t>
+          </r>
+        </is>
+      </c>
+      <c r="B44" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J44" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="N44" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="O44" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="P44" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:Q8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="A36:A37"/>