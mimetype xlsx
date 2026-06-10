--- v2 (2026-04-10)
+++ v3 (2026-06-10)
@@ -162,82 +162,194 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Teatras</t>
+      <t xml:space="preserve">Kinas ir videomenas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visi</t>
     </r>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Individualus asmuo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kita</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Literatūra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Muzika</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Skulptūra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Sociologija</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Šokis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Tarpdisciplininis menas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Teatras</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Teologija</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -292,162 +404,50 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Fotografija</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Istorija</t>
-    </r>
-[...110 lines deleted...]
-      <t xml:space="preserve">Tarpdisciplininis menas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1195,253 +1195,253 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vyrai</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Teatras</t>
+            <t xml:space="preserve">Kinas ir videomenas</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C10" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C10" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F10" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>1.0</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I10" s="6" t="s">
-        <v>15</v>
+      <c r="I10" s="6">
+        <v>2.0</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K10" s="6" t="s">
-        <v>15</v>
+      <c r="K10" s="6">
+        <v>2.0</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O10" s="6">
-        <v>28.0</v>
+        <v>19.0</v>
       </c>
       <c r="P10" s="6">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="Q10" s="6">
-        <v>21.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C11" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="6">
-        <v>28.0</v>
+        <v>16.0</v>
       </c>
       <c r="P11" s="6">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Teologija</t>
+            <t xml:space="preserve">Kita</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F12" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.0</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2.0</v>
+      </c>
+      <c r="P12" s="6">
+        <v>1.0</v>
       </c>
       <c r="Q12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
@@ -1479,477 +1479,477 @@
         <v>15</v>
       </c>
       <c r="O13" s="6">
         <v>1.0</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q13" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Antropologija</t>
+            <t xml:space="preserve">Literatūra</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C14" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C14" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D14" s="6">
+        <v>1.0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="6" t="s">
-        <v>15</v>
+      <c r="F14" s="6">
+        <v>1.0</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H14" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H14" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="I14" s="6">
+        <v>1.0</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K14" s="6" t="s">
-        <v>15</v>
+      <c r="K14" s="6">
+        <v>1.0</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O14" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>52.0</v>
+      </c>
+      <c r="P14" s="6">
+        <v>12.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>1.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C15" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D15" s="6">
+        <v>1.0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O15" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>50.0</v>
+      </c>
+      <c r="P15" s="6">
+        <v>12.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>1.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Architektūra</t>
+            <t xml:space="preserve">Muzika</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C16" s="6" t="s">
-        <v>15</v>
+      <c r="C16" s="6">
+        <v>1.0</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="6" t="s">
-        <v>15</v>
+      <c r="E16" s="6">
+        <v>1.0</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="I16" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J16" s="6">
+        <v>1.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O16" s="6">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>57.0</v>
+      </c>
+      <c r="P16" s="6">
+        <v>17.0</v>
       </c>
       <c r="Q16" s="6">
-        <v>6.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C17" s="6" t="s">
-        <v>15</v>
+      <c r="C17" s="6">
+        <v>1.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="6" t="s">
-        <v>15</v>
+      <c r="E17" s="6">
+        <v>1.0</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O17" s="6">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>56.0</v>
+      </c>
+      <c r="P17" s="6">
+        <v>16.0</v>
       </c>
       <c r="Q17" s="6">
-        <v>6.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dailė</t>
+            <t xml:space="preserve">Skulptūra</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C18" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F18" s="6">
-        <v>2.0</v>
+      <c r="F18" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="6">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="H18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O18" s="6">
-        <v>34.0</v>
+        <v>13.0</v>
       </c>
       <c r="P18" s="6">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>24.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C19" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C19" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O19" s="6">
-        <v>31.0</v>
+        <v>13.0</v>
       </c>
       <c r="P19" s="6">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Filosofija</t>
+            <t xml:space="preserve">Sociologija</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>15</v>
       </c>
@@ -2047,537 +2047,537 @@
         <v>15</v>
       </c>
       <c r="O21" s="6">
         <v>1.0</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q21" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fotografija</t>
+            <t xml:space="preserve">Šokis</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C22" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C22" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F22" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.0</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O22" s="6">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="P22" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="Q22" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C23" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="6">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="P23" s="6">
         <v>1.0</v>
       </c>
-      <c r="Q23" s="6">
-        <v>11.0</v>
+      <c r="Q23" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Istorija</t>
+            <t xml:space="preserve">Tarpdisciplininis menas</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C24" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C24" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D24" s="6">
+        <v>1.0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="P24" s="6">
         <v>2.0</v>
       </c>
-      <c r="P24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q24" s="6">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C25" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C25" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D25" s="6">
+        <v>1.0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O25" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="P25" s="6">
         <v>2.0</v>
       </c>
-      <c r="P25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q25" s="6">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kinas ir videomenas</t>
+            <t xml:space="preserve">Teatras</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C26" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C26" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D26" s="6">
+        <v>1.0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F26" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I26" s="6">
-        <v>2.0</v>
+      <c r="I26" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K26" s="6">
-        <v>2.0</v>
+      <c r="K26" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O26" s="6">
-        <v>19.0</v>
+        <v>28.0</v>
       </c>
       <c r="P26" s="6">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>16.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C27" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C27" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D27" s="6">
+        <v>1.0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O27" s="6">
-        <v>16.0</v>
+        <v>28.0</v>
       </c>
       <c r="P27" s="6">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="Q27" s="6">
-        <v>14.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kita</t>
+            <t xml:space="preserve">Teologija</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F28" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F28" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="6">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q28" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
@@ -2615,477 +2615,477 @@
         <v>15</v>
       </c>
       <c r="O29" s="6">
         <v>1.0</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q29" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Literatūra</t>
+            <t xml:space="preserve">Antropologija</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C30" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C30" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="6">
-        <v>1.0</v>
+      <c r="F30" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H30" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="H30" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K30" s="6">
-        <v>1.0</v>
+      <c r="K30" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O30" s="6">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q30" s="6">
-        <v>40.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C31" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C31" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O31" s="6">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q31" s="6">
-        <v>38.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Muzika</t>
+            <t xml:space="preserve">Architektūra</t>
           </r>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C32" s="6">
-        <v>1.0</v>
+      <c r="C32" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="6">
-        <v>1.0</v>
+      <c r="E32" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I32" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="I32" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O32" s="6">
-        <v>57.0</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>6.0</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q32" s="6">
-        <v>40.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C33" s="6">
-        <v>1.0</v>
+      <c r="C33" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E33" s="6">
-        <v>1.0</v>
+      <c r="E33" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O33" s="6">
-        <v>56.0</v>
-[...2 lines deleted...]
-        <v>16.0</v>
+        <v>6.0</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q33" s="6">
-        <v>40.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Skulptūra</t>
+            <t xml:space="preserve">Dailė</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C34" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C34" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D34" s="6">
+        <v>1.0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F34" s="6" t="s">
-        <v>15</v>
+      <c r="F34" s="6">
+        <v>2.0</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H34" s="6" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="H34" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="I34" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J34" s="6">
+        <v>1.0</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O34" s="6">
-        <v>13.0</v>
+        <v>34.0</v>
       </c>
       <c r="P34" s="6">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>12.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C35" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C35" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D35" s="6">
+        <v>1.0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O35" s="6">
-        <v>13.0</v>
+        <v>31.0</v>
       </c>
       <c r="P35" s="6">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="Q35" s="6">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sociologija</t>
+            <t xml:space="preserve">Filosofija</t>
           </r>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>15</v>
       </c>
@@ -3183,319 +3183,319 @@
         <v>15</v>
       </c>
       <c r="O37" s="6">
         <v>1.0</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q37" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Šokis</t>
+            <t xml:space="preserve">Fotografija</t>
           </r>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C38" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C38" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D38" s="6">
+        <v>1.0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F38" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F38" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O38" s="6">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
       <c r="P38" s="6">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1.0</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>11.0</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C39" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C39" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D39" s="6">
+        <v>1.0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O39" s="6">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="P39" s="6">
         <v>1.0</v>
       </c>
-      <c r="Q39" s="6" t="s">
-        <v>15</v>
+      <c r="Q39" s="6">
+        <v>11.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Tarpdisciplininis menas</t>
+            <t xml:space="preserve">Istorija</t>
           </r>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
-      <c r="C40" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C40" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O40" s="6">
-        <v>6.0</v>
-[...1 lines deleted...]
-      <c r="P40" s="6">
         <v>2.0</v>
       </c>
+      <c r="P40" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="Q40" s="6">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
-      <c r="C41" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="C41" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O41" s="6">
-        <v>6.0</v>
-[...1 lines deleted...]
-      <c r="P41" s="6">
         <v>2.0</v>
       </c>
+      <c r="P41" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="Q41" s="6">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visos</t>
           </r>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>