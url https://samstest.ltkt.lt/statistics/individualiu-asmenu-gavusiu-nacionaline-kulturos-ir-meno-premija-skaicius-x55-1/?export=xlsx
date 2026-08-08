--- v3 (2026-06-10)
+++ v4 (2026-08-08)
@@ -162,82 +162,166 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kinas ir videomenas</t>
+      <t xml:space="preserve">Antropologija</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Individualus asmuo</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visi</t>
     </r>
   </si>
   <si>
-    <t>---</t>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Architektūra</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Individualus asmuo</t>
+      <t xml:space="preserve">Dailė</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Filosofija</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Fotografija</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Istorija</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kinas ir videomenas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kita</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -320,134 +404,50 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Teatras</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Teologija</t>
-    </r>
-[...82 lines deleted...]
-      <t xml:space="preserve">Istorija</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1195,2440 +1195,2440 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vyrai</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kinas ir videomenas</t>
+            <t xml:space="preserve">Antropologija</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F10" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I10" s="6">
-        <v>2.0</v>
+      <c r="I10" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K10" s="6">
-        <v>2.0</v>
+      <c r="K10" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O10" s="6">
-        <v>19.0</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q10" s="6">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="6">
-        <v>16.0</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q11" s="6">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kita</t>
+            <t xml:space="preserve">Architektūra</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="6">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>6.0</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q12" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O13" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q13" s="6">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Literatūra</t>
+            <t xml:space="preserve">Dailė</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
         <v>1.0</v>
       </c>
       <c r="D14" s="6">
         <v>1.0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="6">
-        <v>1.0</v>
+      <c r="F14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H14" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="H14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K14" s="6">
-        <v>1.0</v>
+      <c r="K14" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O14" s="6">
-        <v>52.0</v>
+        <v>31.0</v>
       </c>
       <c r="P14" s="6">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>40.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
         <v>1.0</v>
       </c>
       <c r="D15" s="6">
         <v>1.0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="6" t="s">
-        <v>15</v>
+      <c r="F15" s="6">
+        <v>2.0</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H15" s="6" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="H15" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J15" s="6">
+        <v>1.0</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O15" s="6">
-        <v>50.0</v>
+        <v>34.0</v>
       </c>
       <c r="P15" s="6">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>38.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Muzika</t>
+            <t xml:space="preserve">Filosofija</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
-[...4 lines deleted...]
-        <v>1.0</v>
+            <t xml:space="preserve">Individualus asmuo</t>
+          </r>
+        </is>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="6">
-        <v>1.0</v>
+      <c r="E16" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I16" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="I16" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O16" s="6">
-        <v>57.0</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q16" s="6">
-        <v>40.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
-[...4 lines deleted...]
-        <v>1.0</v>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="6">
-        <v>1.0</v>
+      <c r="E17" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O17" s="6">
-        <v>56.0</v>
-[...2 lines deleted...]
-        <v>16.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q17" s="6">
-        <v>40.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Skulptūra</t>
+            <t xml:space="preserve">Fotografija</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
-[...7 lines deleted...]
-        <v>15</v>
+            <t xml:space="preserve">Individualus asmuo</t>
+          </r>
+        </is>
+      </c>
+      <c r="C18" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D18" s="6">
+        <v>1.0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O18" s="6">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="P18" s="6">
         <v>1.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
-[...7 lines deleted...]
-        <v>15</v>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>1.0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O19" s="6">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
       <c r="P19" s="6">
         <v>1.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sociologija</t>
+            <t xml:space="preserve">Istorija</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O20" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q20" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O21" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q21" s="6">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Šokis</t>
+            <t xml:space="preserve">Kinas ir videomenas</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="6">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="F22" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O22" s="6">
-        <v>2.0</v>
+        <v>16.0</v>
       </c>
       <c r="P22" s="6">
         <v>2.0</v>
       </c>
-      <c r="Q22" s="6" t="s">
-        <v>15</v>
+      <c r="Q22" s="6">
+        <v>14.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F23" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.0</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I23" s="6" t="s">
-        <v>15</v>
+      <c r="I23" s="6">
+        <v>2.0</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K23" s="6" t="s">
-        <v>15</v>
+      <c r="K23" s="6">
+        <v>2.0</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="6">
-        <v>1.0</v>
+        <v>19.0</v>
       </c>
       <c r="P23" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>3.0</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>16.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Tarpdisciplininis menas</t>
+            <t xml:space="preserve">Kita</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
-[...7 lines deleted...]
-        <v>1.0</v>
+            <t xml:space="preserve">Individualus asmuo</t>
+          </r>
+        </is>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="6">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="Q24" s="6">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
-[...7 lines deleted...]
-        <v>1.0</v>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F25" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.0</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O25" s="6">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="P25" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q25" s="6">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Teatras</t>
+            <t xml:space="preserve">Literatūra</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C26" s="6">
         <v>1.0</v>
       </c>
       <c r="D26" s="6">
         <v>1.0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O26" s="6">
-        <v>28.0</v>
+        <v>50.0</v>
       </c>
       <c r="P26" s="6">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>21.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C27" s="6">
         <v>1.0</v>
       </c>
       <c r="D27" s="6">
         <v>1.0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="6" t="s">
-        <v>15</v>
+      <c r="F27" s="6">
+        <v>1.0</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H27" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H27" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="I27" s="6">
+        <v>1.0</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="K27" s="6" t="s">
-        <v>15</v>
+      <c r="K27" s="6">
+        <v>1.0</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O27" s="6">
-        <v>28.0</v>
+        <v>52.0</v>
       </c>
       <c r="P27" s="6">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="Q27" s="6">
-        <v>21.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Teologija</t>
+            <t xml:space="preserve">Muzika</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
-[...4 lines deleted...]
-        <v>15</v>
+            <t xml:space="preserve">Individualus asmuo</t>
+          </r>
+        </is>
+      </c>
+      <c r="C28" s="6">
+        <v>1.0</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="6" t="s">
-        <v>15</v>
+      <c r="E28" s="6">
+        <v>1.0</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>56.0</v>
+      </c>
+      <c r="P28" s="6">
+        <v>16.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>1.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
-[...4 lines deleted...]
-        <v>15</v>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C29" s="6">
+        <v>1.0</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E29" s="6" t="s">
-        <v>15</v>
+      <c r="E29" s="6">
+        <v>1.0</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I29" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="I29" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="J29" s="6">
+        <v>1.0</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O29" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>57.0</v>
+      </c>
+      <c r="P29" s="6">
+        <v>17.0</v>
       </c>
       <c r="Q29" s="6">
-        <v>1.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Antropologija</t>
+            <t xml:space="preserve">Skulptūra</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O30" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13.0</v>
+      </c>
+      <c r="P30" s="6">
+        <v>1.0</v>
       </c>
       <c r="Q30" s="6">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O31" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13.0</v>
+      </c>
+      <c r="P31" s="6">
+        <v>1.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Architektūra</t>
+            <t xml:space="preserve">Sociologija</t>
           </r>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O32" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q32" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O33" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q33" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dailė</t>
+            <t xml:space="preserve">Šokis</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
-[...7 lines deleted...]
-        <v>1.0</v>
+            <t xml:space="preserve">Individualus asmuo</t>
+          </r>
+        </is>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F34" s="6">
-        <v>2.0</v>
+      <c r="F34" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H34" s="6">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="H34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O34" s="6">
-        <v>34.0</v>
+        <v>1.0</v>
       </c>
       <c r="P34" s="6">
-        <v>10.0</v>
-[...2 lines deleted...]
-        <v>24.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="Q34" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
-[...7 lines deleted...]
-        <v>1.0</v>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F35" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F35" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.0</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O35" s="6">
-        <v>31.0</v>
+        <v>2.0</v>
       </c>
       <c r="P35" s="6">
-        <v>9.0</v>
-[...2 lines deleted...]
-        <v>22.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="Q35" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Filosofija</t>
+            <t xml:space="preserve">Tarpdisciplininis menas</t>
           </r>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
-[...7 lines deleted...]
-        <v>15</v>
+            <t xml:space="preserve">Individualus asmuo</t>
+          </r>
+        </is>
+      </c>
+      <c r="C36" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D36" s="6">
+        <v>1.0</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O36" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>6.0</v>
+      </c>
+      <c r="P36" s="6">
+        <v>2.0</v>
       </c>
       <c r="Q36" s="6">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
-[...7 lines deleted...]
-        <v>15</v>
+            <t xml:space="preserve">Visi</t>
+          </r>
+        </is>
+      </c>
+      <c r="C37" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="D37" s="6">
+        <v>1.0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O37" s="6">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>6.0</v>
+      </c>
+      <c r="P37" s="6">
+        <v>2.0</v>
       </c>
       <c r="Q37" s="6">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fotografija</t>
+            <t xml:space="preserve">Teatras</t>
           </r>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C38" s="6">
         <v>1.0</v>
       </c>
       <c r="D38" s="6">
         <v>1.0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O38" s="6">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
       <c r="P38" s="6">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="Q38" s="6">
-        <v>11.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C39" s="6">
         <v>1.0</v>
       </c>
       <c r="D39" s="6">
         <v>1.0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O39" s="6">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
       <c r="P39" s="6">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="Q39" s="6">
-        <v>11.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Istorija</t>
+            <t xml:space="preserve">Teologija</t>
           </r>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O40" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q40" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="O41" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Q41" s="6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visos</t>
           </r>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Visi</t>
+            <t xml:space="preserve">Individualus asmuo</t>
           </r>
         </is>
       </c>
       <c r="C42" s="6">
         <v>6.0</v>
       </c>
       <c r="D42" s="6">
         <v>5.0</v>
       </c>
       <c r="E42" s="6">
         <v>1.0</v>
       </c>
-      <c r="F42" s="6">
-[...24 lines deleted...]
-        <v>181.0</v>
+      <c r="F42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="N42" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="O42" s="6">
         <v>226.0</v>
       </c>
       <c r="P42" s="6">
         <v>51.0</v>
       </c>
       <c r="Q42" s="6">
         <v>175.0</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Individualus asmuo</t>
+            <t xml:space="preserve">Visi</t>
           </r>
         </is>
       </c>
       <c r="C43" s="6">
         <v>6.0</v>
       </c>
       <c r="D43" s="6">
         <v>5.0</v>
       </c>
       <c r="E43" s="6">
         <v>1.0</v>
       </c>
-      <c r="F43" s="6" t="s">
-[...24 lines deleted...]
-        <v>15</v>
+      <c r="F43" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="G43" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="H43" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="I43" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="J43" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="K43" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="L43" s="6">
+        <v>238.0</v>
+      </c>
+      <c r="M43" s="6">
+        <v>57.0</v>
+      </c>
+      <c r="N43" s="6">
+        <v>181.0</v>
       </c>
       <c r="O43" s="6">
         <v>226.0</v>
       </c>
       <c r="P43" s="6">
         <v>51.0</v>
       </c>
       <c r="Q43" s="6">
         <v>175.0</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KITA</t>