--- v0 (2025-12-18)
+++ v1 (2026-08-08)
@@ -168,124 +168,124 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Potencialas</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Knygų ir meno pasaulis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Aktyvūs žiūrovai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dalyviai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Konservatyvūs skaitytojai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Iš viso</t>
-    </r>
-[...71 lines deleted...]
-      <t xml:space="preserve">Konservatyvūs skaitytojai</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -920,287 +920,287 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visos</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
-[...25 lines deleted...]
-        <v>16</v>
+            <t xml:space="preserve">Potencialas</t>
+          </r>
+        </is>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="6">
+        <v>31.9</v>
+      </c>
+      <c r="I11" s="6">
+        <v>68.1</v>
+      </c>
+      <c r="J11" s="6">
+        <v>31.1</v>
+      </c>
+      <c r="K11" s="6">
+        <v>68.9</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Potencialas</t>
+            <t xml:space="preserve">Knygų ir meno pasaulis</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="6">
-        <v>31.9</v>
+        <v>54.9</v>
       </c>
       <c r="I12" s="6">
-        <v>68.1</v>
+        <v>45.1</v>
       </c>
       <c r="J12" s="6">
-        <v>31.1</v>
+        <v>58.4</v>
       </c>
       <c r="K12" s="6">
-        <v>68.9</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Knygų ir meno pasaulis</t>
+            <t xml:space="preserve">Aktyvūs žiūrovai</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="6">
-        <v>54.9</v>
+        <v>75.6</v>
       </c>
       <c r="I13" s="6">
-        <v>45.1</v>
+        <v>24.4</v>
       </c>
       <c r="J13" s="6">
-        <v>58.4</v>
+        <v>63.5</v>
       </c>
       <c r="K13" s="6">
-        <v>41.6</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Aktyvūs žiūrovai</t>
+            <t xml:space="preserve">Dalyviai</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="6">
-        <v>75.6</v>
+        <v>99.1</v>
       </c>
       <c r="I14" s="6">
-        <v>24.4</v>
+        <v>0.9</v>
       </c>
       <c r="J14" s="6">
-        <v>63.5</v>
+        <v>96.0</v>
       </c>
       <c r="K14" s="6">
-        <v>36.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Dalyviai</t>
+            <t xml:space="preserve">Konservatyvūs skaitytojai</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="6">
-        <v>99.1</v>
+        <v>29.4</v>
       </c>
       <c r="I15" s="6">
-        <v>0.9</v>
+        <v>70.6</v>
       </c>
       <c r="J15" s="6">
-        <v>96.0</v>
+        <v>27.1</v>
       </c>
       <c r="K15" s="6">
-        <v>4.0</v>
+        <v>72.9</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Konservatyvūs skaitytojai</t>
-[...25 lines deleted...]
-        <v>72.9</v>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="D16" s="6">
+        <v>37.1</v>
+      </c>
+      <c r="E16" s="6">
+        <v>62.9</v>
+      </c>
+      <c r="F16" s="6">
+        <v>41.0</v>
+      </c>
+      <c r="G16" s="6">
+        <v>59.0</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B7:K7"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="A11:A16"/>
     <mergeCell ref="B11:B16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>